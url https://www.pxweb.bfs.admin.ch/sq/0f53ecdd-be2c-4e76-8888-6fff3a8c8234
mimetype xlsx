--- v3 (2026-08-13)
+++ v4 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae7c84625d024374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f74235f682c4038bb6044d9549dfa58.psmdcp" Id="R23a9d1a7319c4398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re86cef4c9eb347b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca539f03ad36487490066cecaaee2d55.psmdcp" Id="R48e86f5fa41e4cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="px-x-1503040300_121" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>www.pxweb.bfs.admin.ch</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="C3" authorId="0">
       <x:text>
         <x:r>