--- v0 (2025-12-05)
+++ v1 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428047b302c44ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a489dcc71b6415d98e49e5f2fb04606.psmdcp" Id="Rdc2f9ebc5e5f446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb87cc0ad584f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae5b695c2f3d4a9fada4355f44295677.psmdcp" Id="Ra0888255156b41f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="px-x-1503040300_121" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>www.pxweb.bfs.admin.ch</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="C3" authorId="0">
       <x:text>
         <x:r>