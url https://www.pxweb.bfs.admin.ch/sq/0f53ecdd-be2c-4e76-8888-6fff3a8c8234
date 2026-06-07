--- v1 (2026-04-07)
+++ v2 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb87cc0ad584f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae5b695c2f3d4a9fada4355f44295677.psmdcp" Id="Ra0888255156b41f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ccb6ecb377445a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2701a8bc200c4a039f5065e4b83ce967.psmdcp" Id="R0e11ba3adcd24ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="px-x-1503040300_121" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>www.pxweb.bfs.admin.ch</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="C3" authorId="0">
       <x:text>
         <x:r>