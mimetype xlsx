--- v2 (2026-06-07)
+++ v3 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ccb6ecb377445a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2701a8bc200c4a039f5065e4b83ce967.psmdcp" Id="R0e11ba3adcd24ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae7c84625d024374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f74235f682c4038bb6044d9549dfa58.psmdcp" Id="R23a9d1a7319c4398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="px-x-1503040300_121" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>www.pxweb.bfs.admin.ch</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="C3" authorId="0">
       <x:text>
         <x:r>
@@ -65,51 +65,51 @@
           <x:t xml:space="preserve">In gestuften Studiengängen, die der «Bologna-Deklaration» entsprechen, wird die erste Studienstufe mit dem Bachelordiplom abgeschlossen. Das Bachelorstudium umfasst gemäss dem europäischen Kredittransfersystem (ECTS) 180 Kreditpunkte. Dies entspricht einer Richtstudienzeit von durchschnittlich 3 Jahren (Vollzeitstudium).
 </x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="I3" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">Das Masterdiplom wird in gestuften Studiengängen beim Abschluss der zweiten Studienstufe erworben. Masterdiplome aus dem Bereich der Weiterbildung fallen nicht unter diese Kategorie. Das Masterstudium umfasst 90 bis 120 Kreditpunkte. Die Richtstudienzeit im Vollzeitstudium beträgt 1,5 bis 2 Jahre.
 </x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <x:si>
     <x:t>Abschlüsse an den pädagogischen Hochschulen (ohne FH) nach Jahr, Hochschule, Examensstufe und Geschlecht</x:t>
   </x:si>
   <x:si>
     <x:t>Diplom</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor</x:t>
   </x:si>
   <x:si>
     <x:t>Master</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Mann</x:t>
   </x:si>
   <x:si>
     <x:t>Frau</x:t>
   </x:si>
   <x:si>
     <x:t>2003</x:t>
   </x:si>
   <x:si>
@@ -157,53 +157,56 @@
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>&lt;B&gt;Metainformation:&lt;/B&gt;
-Letzte Änderungen: Neuer Datensatz 2024
-Stand der Datenbank: Juni 2025
+Letzte Änderungen: Neuer Datensatz 2025
+Stand der Datenbank: Juni 2026
 Erhebungsperiode: Kalenderjahr
 Raumbezug: Schweiz
 Erhebung: Studierende und Abschlüsse an Hochschulen (SHIS-studex)</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;B&gt;Datenwürfel der pädagogischen Hochschulen&lt;/B&gt;:
 Die Bologna-Reform an den Fachhochschulen und an den pädagogischen Hochschulen begann grossflächig im Jahre 2005. An den pädagogischen Hochschulen wurden aber einige Abschlüsse auf Bachelor- und Masterstufe bereits 2005 absolviert. Ab 2007 wurden die ersten FH-Abschlüsse auf Stufe Bachelor und Master absolviert.</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;B&gt;Einheit&lt;/B&gt;:
 Die vorliegenden Datenwürfel enthalten ausschliesslich Abschlüsse in UH-FH-PH-Fachrichtungen. Dabei werden lediglich die erfolgreichen Schlussprüfungen berücksichtigt. Als statistische Einheit der Abschlüsse gilt im SHIS das Diplom und nicht die Person, die es erworben hat, da eine Person mehrere Diplome erwerben kann.
 Der abgedeckte Zeitraum entspricht dem jeweiligen Kalenderjahr.</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;B&gt;Definitionen der Variablen&lt;/B&gt;: &lt;A HREF= https://www.bfs.admin.ch/bfs/de/home/grundlagen/definitionen.html TARGET=_blank&gt;Definitionen&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;B&gt;Gruppierung der Fachrichtungen und Änderungen der Schulstrukturen seit 2004/05:&lt;/B&gt;
 &lt;a target='_blank' href='https://www.bfs.admin.ch/asset/de/do-d-15.05.02-def-01'&gt;vgl. Anhang&lt;/a&gt;</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">&lt;B&gt;Inhalt der Würfel&lt;/B&gt;:
 Die Datenwürfel der Fachhochschulen (FH) und der Pädagogischen Hochschulen (PH) werden in drei Gruppen dargestellt:
 - Resultate für die Gesamtheit der FH und PH
 - Resultate für die FH, ohne die PH
@@ -219,75 +222,75 @@
   <x:si>
     <x:t>Die Abschlüsse auf Stufe Weiterbildung FH sind in den Datenwürfeln nicht dargestellt.</x:t>
   </x:si>
   <x:si>
     <x:t>Diplom:</x:t>
   </x:si>
   <x:si>
     <x:t>Das FH/PH-Diplom wird an Personen vergeben, welche die Schlussprüfungen am Ende des Studiums erfolgreich absolvieren. Mit dem Diplom wird ein geschützter Titel wie z.B. Betriebsökonomin FH oder Ingenieur FH erworben. Nach den «Richtlinien für die Umsetzung der Erklärung von Bologna an den Fachhochschulen und den Pädagogischen Hochschulen» des Schweizerischen Fachhochschulrates der EDK aus dem Jahr 2002 werden die Diplomstudiengänge durch zweistufige Bachelor- und Masterstudiengänge ersetzt; Ausnahme: Gewisse Studiengänge im Bereich der Lehrkräfteausbildung.</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor:</x:t>
   </x:si>
   <x:si>
     <x:t>In gestuften Studiengängen, die der «Bologna-Deklaration» entsprechen, wird die erste Studienstufe mit dem Bachelordiplom abgeschlossen. Das Bachelorstudium umfasst gemäss dem europäischen Kredittransfersystem (ECTS) 180 Kreditpunkte. Dies entspricht einer Richtstudienzeit von durchschnittlich 3 Jahren (Vollzeitstudium).</x:t>
   </x:si>
   <x:si>
     <x:t>Master:</x:t>
   </x:si>
   <x:si>
     <x:t>Das Masterdiplom wird in gestuften Studiengängen beim Abschluss der zweiten Studienstufe erworben. Masterdiplome aus dem Bereich der Weiterbildung fallen nicht unter diese Kategorie. Das Masterstudium umfasst 90 bis 120 Kreditpunkte. Die Richtstudienzeit im Vollzeitstudium beträgt 1,5 bis 2 Jahre.</x:t>
   </x:si>
   <x:si>
     <x:t>Letzte Aktualisierung:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250626 08:30</x:t>
+    <x:t>20260629 08:30</x:t>
   </x:si>
   <x:si>
     <x:t>Quelle:</x:t>
   </x:si>
   <x:si>
     <x:t>BFS - Studierende und Abschlüsse der Hochschulen - © BFS</x:t>
   </x:si>
   <x:si>
     <x:t>Kontakt:</x:t>
   </x:si>
   <x:si>
     <x:t>Sektion Bildungsprozesse, E-Mail: sius@bfs.admin.ch</x:t>
   </x:si>
   <x:si>
     <x:t>Einheit:</x:t>
   </x:si>
   <x:si>
     <x:t>Abschluss</x:t>
   </x:si>
   <x:si>
     <x:t>Referenzperiode:</x:t>
   </x:si>
   <x:si>
-    <x:t>2024,2023,2022,2021,2020,2019,2018,2017,2016,2015,2014,2013,2012,2011,2010,2009,2008,2007,2006,2005,2004,2003</x:t>
+    <x:t>2025,2024,2023,2022,2021,2020,2019,2018,2017,2016,2015,2014,2013,2012,2011,2010,2009,2008,2007,2006,2005,2004,2003</x:t>
   </x:si>
   <x:si>
     <x:t>Datenbank:</x:t>
   </x:si>
   <x:si>
     <x:t>BFS - STAT-TAB / Bundesamt für Statistik, 2010 Neuchâtel / Schweiz / © Bundesamt für Statistik</x:t>
   </x:si>
   <x:si>
     <x:t>Interner Referenzcode:</x:t>
   </x:si>
   <x:si>
     <x:t>px-x-1503040300_121</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="0"/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -650,51 +653,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:N77"/>
+  <x:dimension ref="A1:N78"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="14" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:14">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:14">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L3" s="2" t="s">
         <x:v>4</x:v>
@@ -1684,208 +1687,252 @@
       <x:c r="G26" s="3" t="n">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H26" s="3" t="n">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I26" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J26" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K26" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L26" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="M26" s="3" t="n">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N26" s="3" t="n">
         <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row r="28" spans="1:14">
-      <x:c r="A28" s="0" t="s">
+    <x:row r="27" spans="1:14">
+      <x:c r="A27" s="2" t="s">
         <x:v>30</x:v>
+      </x:c>
+      <x:c r="B27" s="2" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D27" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="E27" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F27" s="3" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G27" s="3" t="n">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H27" s="3" t="n">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="I27" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J27" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K27" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L27" s="3" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="M27" s="3" t="n">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="N27" s="3" t="n">
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:14">
       <x:c r="A29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:14">
       <x:c r="A30" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:14">
       <x:c r="A31" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:14">
       <x:c r="A32" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:14">
       <x:c r="A33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:14">
       <x:c r="A34" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:14">
       <x:c r="A35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:14">
       <x:c r="A36" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="38" spans="1:14">
-[...1 lines deleted...]
-        <x:v>37</x:v>
+    <x:row r="37" spans="1:14">
+      <x:c r="A37" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:14">
       <x:c r="A39" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:14">
       <x:c r="A40" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:14">
-[...1 lines deleted...]
-        <x:v>37</x:v>
+    <x:row r="41" spans="1:14">
+      <x:c r="A41" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:14">
       <x:c r="A43" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:14">
       <x:c r="A44" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:14">
-[...1 lines deleted...]
-        <x:v>37</x:v>
+    <x:row r="45" spans="1:14">
+      <x:c r="A45" s="0" t="s">
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:14">
       <x:c r="A47" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:14">
       <x:c r="A48" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:14">
-      <x:c r="A51" s="0" t="s">
+    <x:row r="49" spans="1:14">
+      <x:c r="A49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:14">
       <x:c r="A52" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:14">
-      <x:c r="A54" s="0" t="s">
+    <x:row r="53" spans="1:14">
+      <x:c r="A53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:14">
       <x:c r="A55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:14">
-      <x:c r="A57" s="0" t="s">
+    <x:row r="56" spans="1:14">
+      <x:c r="A56" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:14">
       <x:c r="A58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
-    <x:row r="61" spans="1:14">
-      <x:c r="A61" s="0" t="s">
+    <x:row r="59" spans="1:14">
+      <x:c r="A59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:14">
       <x:c r="A62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
-    <x:row r="65" spans="1:14">
-      <x:c r="A65" s="0" t="s">
+    <x:row r="63" spans="1:14">
+      <x:c r="A63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:14">
       <x:c r="A66" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
-    <x:row r="73" spans="1:14">
-      <x:c r="A73" s="0" t="s">
+    <x:row r="67" spans="1:14">
+      <x:c r="A67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:14">
       <x:c r="A74" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
-    <x:row r="76" spans="1:14">
-      <x:c r="A76" s="0" t="s">
+    <x:row r="75" spans="1:14">
+      <x:c r="A75" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:14">
       <x:c r="A77" s="0" t="s">
         <x:v>58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:14">
+      <x:c r="A78" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>px-x-1503040300_121</vt:lpstr>
       <vt:lpstr>px-x-1503040300_121!Print_Area</vt:lpstr>
       <vt:lpstr>px-x-1503040300_121!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>