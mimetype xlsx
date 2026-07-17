--- v0 (2026-05-07)
+++ v1 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db3e05944c341b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a664a74f8ac6437d8677b761bb82fe1c.psmdcp" Id="R9fbeb3c1630b4855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff18dd42cafe4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3eb46dc49ab406ea58733451ade2d73.psmdcp" Id="R49fb2b4066644dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="px-x-1503040100_101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>www.pxweb.bfs.admin.ch</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="C3" authorId="0">
       <x:text>
         <x:r>
@@ -65,51 +65,51 @@
           <x:t xml:space="preserve">Le diplôme de master est obtenu à la fin du deuxième cursus des études échelonnées. Selon les « Directives de Bologne » de la CUS, les études de master comprennent entre 90 et 120 crédits ECTS resp. une durée normale des études de 1,5 à 2 ans (études à plein temps). Ensemble, le diplôme de bachelor et de master qui constituent les deux phases d'une seule filière d'études, remplacent l'actuelle licence/diplôme ; le master correspond à l'ancienne licence/diplôme. - Les diplômes de master de la formation continue (p.ex. Master of Business Administration) ne rentrent pas dans cette catégorie.
 </x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="O3" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">Le doctorat est un diplôme universitaire qui suit la licence/diplôme ou master.
 </x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Titres délivrés dans les hautes écoles universitaires selon Année, Haute école, Niveau d'examen et Sexe</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor</x:t>
   </x:si>
   <x:si>
     <x:t>Licences/Diplômes</x:t>
   </x:si>
   <x:si>
     <x:t>Master</x:t>
   </x:si>
   <x:si>
     <x:t>Doctorat</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Sexe inconnu</x:t>
   </x:si>
   <x:si>
     <x:t>Homme</x:t>
   </x:si>
   <x:si>
@@ -232,124 +232,127 @@
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>&lt;B&gt;Métainformation:&lt;/B&gt;
-Dernière modification: nouvelles données 2024
-Etat de la base de données: juin 2025
+Dernière modification: nouvelles données 2025
+Etat de la base de données: juin 2026
 Période de référence: année civile
 Référence spatiale: Suisse
 Enquête: Etudiants et examens finals des hautes écoles (SHIS-studex)</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;B&gt;Cubes des hautes écoles universitaires&lt;/B&gt;:
 La Réforme de Bologne a démarré dans les hautes écoles universitaires durant l'année académique 2000/01. Les premiers examens de bachelor et de master n'apparaissent donc qu'au-delà de cette période. A partir de l'année académique 2017/18, les chiffres de l'Institut de Hautes Etudes Internationales et du Développement (IHEID) sont publiés séparément. Pour les années précédentes, ils apparaissent sous «Université de Genève».</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;B&gt;Unité statistique&lt;/B&gt;:
 Il n'est question dans les présents tableaux que des examens passés au terme d'études dans une branche ou une filière reconnue dans une haute école. Ne sont publiés que les examens réussis. L'unité statistique des examens SIUS est le diplôme et non pas la personne l'ayant acquis, car une personne peut en avoir obtenu plusieurs. La période correspond à l'année civile.</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;B&gt;Définitions des variables&lt;/B&gt;: &lt;A HREF= https://www.bfs.admin.ch/bfs/fr/home/bases-statistiques/definitions.html TARGET=_blank&gt;Définitions&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Der Text in der Tabelle unterscheidet sich vom Originaltext in der Datenbank, weil er manuell verändert wurde.</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau d'examen:</x:t>
   </x:si>
   <x:si>
     <x:t>Les examens aux niveaux «Formation continue universitaire» et «Diplômes d'études universitaires spécialisées et approfondies» ainsi que les examens «de grade non académique» et «extra-universitaires» ne sont pas présentés dans les cubes de données interactives.</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor:</x:t>
   </x:si>
   <x:si>
     <x:t>Dans des filières échelonnées qui correspondent à la « Déclaration de Bologne », le diplôme de bachelor est obtenu après un premier cursus. Selon les « Directives de Bologne » de la Conférence universitaire suisse (CUS), les études de bachelor comprennent 180 crédits, attribués selon le système européen de transfert d'accumulation des crédits (ECTS). Cela correspond à une durée d'études moyenne de 3 ans (études à temps complet).</x:t>
   </x:si>
   <x:si>
     <x:t>Master:</x:t>
   </x:si>
   <x:si>
     <x:t>Le diplôme de master est obtenu à la fin du deuxième cursus des études échelonnées. Selon les « Directives de Bologne » de la CUS, les études de master comprennent entre 90 et 120 crédits ECTS resp. une durée normale des études de 1,5 à 2 ans (études à plein temps). Ensemble, le diplôme de bachelor et de master qui constituent les deux phases d'une seule filière d'études, remplacent l'actuelle licence/diplôme ; le master correspond à l'ancienne licence/diplôme. - Les diplômes de master de la formation continue (p.ex. Master of Business Administration) ne rentrent pas dans cette catégorie.</x:t>
   </x:si>
   <x:si>
     <x:t>Doctorat:</x:t>
   </x:si>
   <x:si>
     <x:t>Le doctorat est un diplôme universitaire qui suit la licence/diplôme ou master.</x:t>
   </x:si>
   <x:si>
     <x:t>Dernière mise à jour:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250626 08:30</x:t>
+    <x:t>20260629 08:30</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>OFS - Etudiants et examens finals des hautes écoles - © OFS</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Section Processus de formation, e-mail: sius@bfs.admin.ch</x:t>
   </x:si>
   <x:si>
     <x:t>Unité:</x:t>
   </x:si>
   <x:si>
     <x:t>Titre</x:t>
   </x:si>
   <x:si>
     <x:t>Période de référence:</x:t>
   </x:si>
   <x:si>
-    <x:t>2024,2023,2022,2021,2020,2019,2018,2017,2016,2015,2014,2013,2012,2011,2010,2009,2008,2007,2006,2005,2004,2003,2002,2001,2000,1999,1998,1997,1996,1995,1994,1993,1992,1991,1990,1989,1988,1987,1986,1985,1984,1983,1982,1981,1980</x:t>
+    <x:t>2025,2024,2023,2022,2021,2020,2019,2018,2017,2016,2015,2014,2013,2012,2011,2010,2009,2008,2007,2006,2005,2004,2003,2002,2001,2000,1999,1998,1997,1996,1995,1994,1993,1992,1991,1990,1989,1988,1987,1986,1985,1984,1983,1982,1981,1980</x:t>
   </x:si>
   <x:si>
     <x:t>Base de données:</x:t>
   </x:si>
   <x:si>
     <x:t>OFS - STAT-TAB / Office fédéral de statistique, 2010 Neuchâtel / Suisse / © Office fédéral de la statistique</x:t>
   </x:si>
   <x:si>
     <x:t>Code de référence interne:</x:t>
   </x:si>
   <x:si>
     <x:t>px-x-1503040100_101</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="0"/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -712,51 +715,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:V98"/>
+  <x:dimension ref="A1:V99"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="22" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:22">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:22">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O3" s="2" t="s">
         <x:v>4</x:v>
@@ -3740,323 +3743,391 @@
       </x:c>
       <x:c r="S47" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T47" s="3" t="n">
         <x:v>797</x:v>
       </x:c>
       <x:c r="U47" s="3" t="n">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="V47" s="3" t="n">
         <x:v>2189</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:22">
       <x:c r="A48" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B48" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D48" s="3" t="n">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E48" s="3" t="n">
-        <x:v>849</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F48" s="3" t="n">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="G48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="3" t="n">
         <x:v>346</x:v>
       </x:c>
       <x:c r="M48" s="3" t="n">
         <x:v>578</x:v>
       </x:c>
       <x:c r="N48" s="3" t="n">
         <x:v>924</x:v>
       </x:c>
       <x:c r="O48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P48" s="3" t="n">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q48" s="3" t="n">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R48" s="3" t="n">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T48" s="3" t="n">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="U48" s="3" t="n">
-        <x:v>1515</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="V48" s="3" t="n">
         <x:v>2339</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:22">
       <x:c r="A49" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B49" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="3" t="n">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E49" s="3" t="n">
-        <x:v>777</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F49" s="3" t="n">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="G49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I49" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J49" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="3" t="n">
         <x:v>354</x:v>
       </x:c>
       <x:c r="M49" s="3" t="n">
         <x:v>577</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>931</x:v>
       </x:c>
       <x:c r="O49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P49" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q49" s="3" t="n">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R49" s="3" t="n">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T49" s="3" t="n">
-        <x:v>860</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="U49" s="3" t="n">
-        <x:v>1438</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="V49" s="3" t="n">
         <x:v>2298</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:22">
-      <x:c r="A51" s="0" t="s">
+    <x:row r="50" spans="1:22">
+      <x:c r="A50" s="2" t="s">
         <x:v>55</x:v>
+      </x:c>
+      <x:c r="B50" s="2" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="C50" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D50" s="3" t="n">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E50" s="3" t="n">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="F50" s="3" t="n">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="G50" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H50" s="3" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="I50" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J50" s="3" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="K50" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L50" s="3" t="n">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="M50" s="3" t="n">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="N50" s="3" t="n">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="O50" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="P50" s="3" t="n">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q50" s="3" t="n">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="R50" s="3" t="n">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="S50" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="T50" s="3" t="n">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="U50" s="3" t="n">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="V50" s="3" t="n">
+        <x:v>2395</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:22">
       <x:c r="A52" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:22">
       <x:c r="A53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:22">
       <x:c r="A54" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:22">
       <x:c r="A55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:22">
       <x:c r="A56" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:22">
       <x:c r="A57" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:22">
-[...1 lines deleted...]
-        <x:v>60</x:v>
+    <x:row r="58" spans="1:22">
+      <x:c r="A58" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:22">
       <x:c r="A60" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:22">
       <x:c r="A61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:22">
-[...1 lines deleted...]
-        <x:v>60</x:v>
+    <x:row r="62" spans="1:22">
+      <x:c r="A62" s="0" t="s">
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:22">
       <x:c r="A64" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:22">
       <x:c r="A65" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
-    <x:row r="67" spans="1:22">
-[...1 lines deleted...]
-        <x:v>60</x:v>
+    <x:row r="66" spans="1:22">
+      <x:c r="A66" s="0" t="s">
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:22">
       <x:c r="A68" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:22">
       <x:c r="A69" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
-    <x:row r="72" spans="1:22">
-      <x:c r="A72" s="0" t="s">
+    <x:row r="70" spans="1:22">
+      <x:c r="A70" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:22">
       <x:c r="A73" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
-    <x:row r="75" spans="1:22">
-      <x:c r="A75" s="0" t="s">
+    <x:row r="74" spans="1:22">
+      <x:c r="A74" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:22">
       <x:c r="A76" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
-    <x:row r="78" spans="1:22">
-      <x:c r="A78" s="0" t="s">
+    <x:row r="77" spans="1:22">
+      <x:c r="A77" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:22">
       <x:c r="A79" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
-    <x:row r="82" spans="1:22">
-      <x:c r="A82" s="0" t="s">
+    <x:row r="80" spans="1:22">
+      <x:c r="A80" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:22">
       <x:c r="A83" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
-    <x:row r="86" spans="1:22">
-      <x:c r="A86" s="0" t="s">
+    <x:row r="84" spans="1:22">
+      <x:c r="A84" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:22">
       <x:c r="A87" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
-    <x:row r="94" spans="1:22">
-      <x:c r="A94" s="0" t="s">
+    <x:row r="88" spans="1:22">
+      <x:c r="A88" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:22">
       <x:c r="A95" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
-    <x:row r="97" spans="1:22">
-      <x:c r="A97" s="0" t="s">
+    <x:row r="96" spans="1:22">
+      <x:c r="A96" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:22">
       <x:c r="A98" s="0" t="s">
         <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:22">
+      <x:c r="A99" s="0" t="s">
+        <x:v>82</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>px-x-1503040100_101</vt:lpstr>
       <vt:lpstr>px-x-1503040100_101!Print_Area</vt:lpstr>
       <vt:lpstr>px-x-1503040100_101!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>