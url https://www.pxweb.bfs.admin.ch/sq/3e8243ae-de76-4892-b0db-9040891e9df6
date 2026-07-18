--- v1 (2026-07-17)
+++ v2 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff18dd42cafe4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3eb46dc49ab406ea58733451ade2d73.psmdcp" Id="R49fb2b4066644dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0fed9c1868e4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0da9ee529bc947d28288ec83c58123ee.psmdcp" Id="R5a570de62ed948a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="px-x-1503040100_101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>www.pxweb.bfs.admin.ch</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="C3" authorId="0">
       <x:text>
         <x:r>