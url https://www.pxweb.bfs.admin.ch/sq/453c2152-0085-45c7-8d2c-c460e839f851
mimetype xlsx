--- v0 (2026-05-12)
+++ v1 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R467c5ac6edea4f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1310790ae126471e8d8f7bcbabb7bcf7.psmdcp" Id="Rb4c0fecdfce8455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc41994ec5d4548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/231467ac33b44dcea2b992532e509405.psmdcp" Id="Ra5e24f5db21a456a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="px-x-1503040300_121" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>www.pxweb.bfs.admin.ch</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="C3" authorId="0">
       <x:text>
         <x:r>
@@ -65,51 +65,51 @@
           <x:t xml:space="preserve">Dans des filières échelonnées qui correspondent à la «Déclaration de Bologne», le diplôme de bachelor est obtenu après un premier cursus. Les études de bachelor comprennent 180 crédits, attribués selon le système européen de transfert et d'accumulation des crédits (ECTS). Cela correspond à une durée d'études moyenne de 3 ans (études à plein temps). Dans des filières échelonnées qui correspondent à la «Déclaration de Bologne», le diplôme de bachelor est obtenu après un premier cursus. Les études de bachelor comprennent 180 crédits, attribués selon le système européen de transfert et d'accumulation des crédits (ECTS). Cela correspond à une durée d'études moyenne de 3 ans (études à plein temps).
 </x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="I3" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">Le diplôme de master est obtenu à la fin du deuxième cursus d'études échelonnées. Les diplômes de master de formation continue ne rentrent pas dans cette catégorie. Les études de master comprennent entre 90 et 120 crédits. La durée normale des études est de 1,5 à 2 ans à plein temps.
 </x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <x:si>
     <x:t>Titres délivrés dans les hautes écoles pédagogiques (sans HES) selon Année, Haute école, Niveau d'examen et Sexe</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor</x:t>
   </x:si>
   <x:si>
     <x:t>Master</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Homme</x:t>
   </x:si>
   <x:si>
     <x:t>Femme</x:t>
   </x:si>
   <x:si>
     <x:t>2003</x:t>
   </x:si>
   <x:si>
@@ -157,53 +157,56 @@
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>&lt;B&gt;Métainformation:&lt;/B&gt;
-Dernière modification: nouvelles données 2024
-Etat de la base de données: juin 2025
+Dernière modification: nouvelles données 2025
+Etat de la base de données: juin 2026
 Période de référence: année civile
 Référence spatiale: Suisse
 Enquête: Etudiants et examens finals des hautes écoles (SHIS-studex)</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;B&gt;Cubes des hautes écoles pédagogiques&lt;/B&gt;:
 La Réforme de Bologne a démarré de manière très généralisée vers 2005 dans les hautes écoles spécialisées et pédagogiques. Quelques examens de bachelor et de master apparaissent néanmoins en 2005 dans les HEP. Dès 2007 on enregistre les premiers examens de bachelors et de masters HES.</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;B&gt;Unité statistique&lt;/B&gt;:
 Il n'est question dans les présents cubes que des examens passés au terme d'études dans une branche d'une haute école. Ne sont publiés que les examens réussis. L'unité statistique des examens SIUS est le diplôme et non pas la personne l'ayant acquis, car une personne peut en avoir obtenu plusieurs. La période correspond à l'année civile.</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;B&gt;Définitions des variables&lt;/B&gt;: &lt;A HREF= https://www.bfs.admin.ch/bfs/fr/home/bases-statistiques/definitions.html TARGET=_blank&gt;Définitions&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;B&gt;Regroupement des branches d'études et changements dans les structures des écoles depuis 2004/05:&lt;/B&gt;
 &lt;a target='_blank' href='https://www.bfs.admin.ch/asset/fr/do-f-15.05.02-def-01'&gt;voir document annexe&lt;/a&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;B&gt;Contenu des cubes&lt;/B&gt;:
 Les cubes des hautes écoles spécialisées (HES) et hautes écoles pédagogiques (HEP) sont présentés en trois groupes :
 - Résultats pour l'ensemble des HES et HEP
 - Résultats pour les HES, sans les HEP
 - Résultats pour les HEP, sans les HES</x:t>
@@ -217,75 +220,75 @@
   <x:si>
     <x:t>Les examens de la formation continue ne sont pas publiés dans les cubes de données interactives.</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme:</x:t>
   </x:si>
   <x:si>
     <x:t>Le diplôme HES/HEP s'obtient lors de la réussite de l'examen final sanctionnant des études. Le diplôme confère un titre protégé à son porteur, tel que Economiste d'entreprise HES ou Ingénieur HES, etc. Selon les « Directives pour la mise en oeuvre de la déclaration de Bologne dans les hautes écoles spécialisées et pédagogiques » de 2002 du Conseil des hautes écoles spécialisées de la CDIP, les filières d'études de diplôme HES sont remplacées par des filières d'études échelonnées de bachelor et de master; exception: certaines filières dans le domaine de la formation des enseignants.</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor:</x:t>
   </x:si>
   <x:si>
     <x:t>Dans des filières échelonnées qui correspondent à la «Déclaration de Bologne», le diplôme de bachelor est obtenu après un premier cursus. Les études de bachelor comprennent 180 crédits, attribués selon le système européen de transfert et d'accumulation des crédits (ECTS). Cela correspond à une durée d'études moyenne de 3 ans (études à plein temps). Dans des filières échelonnées qui correspondent à la «Déclaration de Bologne», le diplôme de bachelor est obtenu après un premier cursus. Les études de bachelor comprennent 180 crédits, attribués selon le système européen de transfert et d'accumulation des crédits (ECTS). Cela correspond à une durée d'études moyenne de 3 ans (études à plein temps).</x:t>
   </x:si>
   <x:si>
     <x:t>Master:</x:t>
   </x:si>
   <x:si>
     <x:t>Le diplôme de master est obtenu à la fin du deuxième cursus d'études échelonnées. Les diplômes de master de formation continue ne rentrent pas dans cette catégorie. Les études de master comprennent entre 90 et 120 crédits. La durée normale des études est de 1,5 à 2 ans à plein temps.</x:t>
   </x:si>
   <x:si>
     <x:t>Dernière mise à jour:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250626 08:30</x:t>
+    <x:t>20260629 08:30</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>OFS - Etudiants et examens finals des hautes écoles - © OFS</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Section Processus de formation, e-mail: sius@bfs.admin.ch</x:t>
   </x:si>
   <x:si>
     <x:t>Unité:</x:t>
   </x:si>
   <x:si>
     <x:t>Titre</x:t>
   </x:si>
   <x:si>
     <x:t>Période de référence:</x:t>
   </x:si>
   <x:si>
-    <x:t>2024,2023,2022,2021,2020,2019,2018,2017,2016,2015,2014,2013,2012,2011,2010,2009,2008,2007,2006,2005,2004,2003</x:t>
+    <x:t>2025,2024,2023,2022,2021,2020,2019,2018,2017,2016,2015,2014,2013,2012,2011,2010,2009,2008,2007,2006,2005,2004,2003</x:t>
   </x:si>
   <x:si>
     <x:t>Base de données:</x:t>
   </x:si>
   <x:si>
     <x:t>OFS - STAT-TAB / Office fédéral de la statistique, 2010 Neuchâtel / © Office fédéral de la statistique</x:t>
   </x:si>
   <x:si>
     <x:t>Code de référence interne:</x:t>
   </x:si>
   <x:si>
     <x:t>px-x-1503040300_121</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="0"/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -648,51 +651,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:N77"/>
+  <x:dimension ref="A1:N78"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="14" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:14">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:14">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L3" s="2" t="s">
         <x:v>4</x:v>
@@ -1682,208 +1685,252 @@
       <x:c r="G26" s="3" t="n">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H26" s="3" t="n">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I26" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J26" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K26" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L26" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="M26" s="3" t="n">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N26" s="3" t="n">
         <x:v>151</x:v>
       </x:c>
     </x:row>
-    <x:row r="28" spans="1:14">
-      <x:c r="A28" s="0" t="s">
+    <x:row r="27" spans="1:14">
+      <x:c r="A27" s="2" t="s">
         <x:v>30</x:v>
+      </x:c>
+      <x:c r="B27" s="2" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D27" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="E27" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F27" s="3" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G27" s="3" t="n">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H27" s="3" t="n">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="I27" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J27" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K27" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L27" s="3" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="M27" s="3" t="n">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="N27" s="3" t="n">
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:14">
       <x:c r="A29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:14">
       <x:c r="A30" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:14">
       <x:c r="A31" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:14">
       <x:c r="A32" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:14">
       <x:c r="A33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:14">
       <x:c r="A34" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:14">
       <x:c r="A35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:14">
       <x:c r="A36" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="38" spans="1:14">
-[...1 lines deleted...]
-        <x:v>37</x:v>
+    <x:row r="37" spans="1:14">
+      <x:c r="A37" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:14">
       <x:c r="A39" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:14">
       <x:c r="A40" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:14">
-[...1 lines deleted...]
-        <x:v>37</x:v>
+    <x:row r="41" spans="1:14">
+      <x:c r="A41" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:14">
       <x:c r="A43" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:14">
       <x:c r="A44" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:14">
-[...1 lines deleted...]
-        <x:v>37</x:v>
+    <x:row r="45" spans="1:14">
+      <x:c r="A45" s="0" t="s">
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:14">
       <x:c r="A47" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:14">
       <x:c r="A48" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:14">
-      <x:c r="A51" s="0" t="s">
+    <x:row r="49" spans="1:14">
+      <x:c r="A49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:14">
       <x:c r="A52" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
-    <x:row r="54" spans="1:14">
-      <x:c r="A54" s="0" t="s">
+    <x:row r="53" spans="1:14">
+      <x:c r="A53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:14">
       <x:c r="A55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
-    <x:row r="57" spans="1:14">
-      <x:c r="A57" s="0" t="s">
+    <x:row r="56" spans="1:14">
+      <x:c r="A56" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:14">
       <x:c r="A58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
-    <x:row r="61" spans="1:14">
-      <x:c r="A61" s="0" t="s">
+    <x:row r="59" spans="1:14">
+      <x:c r="A59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:14">
       <x:c r="A62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
-    <x:row r="65" spans="1:14">
-      <x:c r="A65" s="0" t="s">
+    <x:row r="63" spans="1:14">
+      <x:c r="A63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:14">
       <x:c r="A66" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
-    <x:row r="73" spans="1:14">
-      <x:c r="A73" s="0" t="s">
+    <x:row r="67" spans="1:14">
+      <x:c r="A67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:14">
       <x:c r="A74" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
-    <x:row r="76" spans="1:14">
-      <x:c r="A76" s="0" t="s">
+    <x:row r="75" spans="1:14">
+      <x:c r="A75" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:14">
       <x:c r="A77" s="0" t="s">
         <x:v>58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:14">
+      <x:c r="A78" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>px-x-1503040300_121</vt:lpstr>
       <vt:lpstr>px-x-1503040300_121!Print_Area</vt:lpstr>
       <vt:lpstr>px-x-1503040300_121!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>