--- v1 (2026-07-27)
+++ v2 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc41994ec5d4548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/231467ac33b44dcea2b992532e509405.psmdcp" Id="Ra5e24f5db21a456a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cbab0b60ac4bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3a38c0a48db4d7082fb9c0474738b5b.psmdcp" Id="R8455203b0a124571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="px-x-1503040300_121" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>www.pxweb.bfs.admin.ch</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="C3" authorId="0">
       <x:text>
         <x:r>