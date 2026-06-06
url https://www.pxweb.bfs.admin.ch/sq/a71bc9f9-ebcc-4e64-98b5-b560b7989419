--- v0 (2026-04-06)
+++ v1 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ead8af15bba40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8fd0411707848869d9cff41627a02f7.psmdcp" Id="Rf4715bd7e65e4984" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6ed21ccdf84cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9b024b83904485f9e13fd2318c6fd42.psmdcp" Id="Ra1d494ad03b94c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="px-x-1503040100_101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>www.pxweb.bfs.admin.ch</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="C3" authorId="0">
       <x:text>
         <x:r>