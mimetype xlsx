--- v1 (2026-06-06)
+++ v2 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6ed21ccdf84cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9b024b83904485f9e13fd2318c6fd42.psmdcp" Id="Ra1d494ad03b94c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb861e302d7e84e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03d497bce49b4ba9a8784ad2d34b1bb7.psmdcp" Id="R223d978582f44459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="px-x-1503040100_101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>www.pxweb.bfs.admin.ch</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="C3" authorId="0">
       <x:text>
         <x:r>
@@ -65,51 +65,51 @@
           <x:t xml:space="preserve">Das Masterdiplom wird in gestuften Studiengängen beim Abschluss der zweiten Studienstufe erworben. Das Masterstudium umfasst gemäss den «Bologna-Richtlinien» der SUK 90 bis 120 ECTS-Kreditpunkte bzw. eine Richtstudienzeit von 1,5 bis 2 Jahren (Vollzeitstudium). Die zwei Stufen Bachelor und Master ersetzen zusammen das einstufige Diplom- bzw. Lizenziatsstudium ; das Masterdiplom entspricht dem bisherigen Lizenziat bzw. Diplom. Masterdiplome der universitären Weiterbildung (z.B. Master of Business Administration) fallen nicht unter diese Kategorie.
 </x:t>
         </x:r>
       </x:text>
     </x:comment>
     <x:comment ref="O3" authorId="0">
       <x:text>
         <x:r>
           <x:rPr>
             <x:vertAlign val="baseline"/>
             <x:sz val="9"/>
             <x:color rgb="FF000000"/>
             <x:rFont val="Tahoma"/>
             <x:family val="2"/>
           </x:rPr>
           <x:t xml:space="preserve">Das Doktorat baut als akademischer Abschluss auf einem Lizenziat/Diplom oder Master auf.
 </x:t>
         </x:r>
       </x:text>
     </x:comment>
   </x:commentList>
 </x:comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="82">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <x:si>
     <x:t>Abschlüsse an den universitären Hochschulen nach Jahr, Hochschule, Examensstufe und Geschlecht</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor</x:t>
   </x:si>
   <x:si>
     <x:t>Lizenziate/Diplome</x:t>
   </x:si>
   <x:si>
     <x:t>Master</x:t>
   </x:si>
   <x:si>
     <x:t>Doktorat</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Geschlecht unbekannt</x:t>
   </x:si>
   <x:si>
     <x:t>Mann</x:t>
   </x:si>
   <x:si>
@@ -232,125 +232,128 @@
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>&lt;B&gt;Metainformation:&lt;/B&gt;
-Letzte Änderungen: Neuer Datensatz 2024
-Stand der Datenbank: Juni 2025
+Letzte Änderungen: Neuer Datensatz 2025
+Stand der Datenbank: Juni 2026
 Erhebungsperiode: Kalenderjahr
 Raumbezug: Schweiz
 Erhebung: Studierende und Abschlüsse an Hochschulen (SHIS-studex)</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;B&gt;Datenwürfel der universitären Hochschulen&lt;/B&gt;:
 Die Bologna-Reform an den universitären Hochschulen begann im Laufe des Studienjahres 2000/01. An den UH wurden die ersten Abschlüsse auf Bachelor- und Masterstufe ab diesem Zeitpunkt absolviert. Ab dem Studienjahr 2017/18 werden die Daten des Hochschulinstitut für Internationale Studien und Entwicklung (IHEID) gesondert publiziert. In den früheren Studienjahren erscheinen sie dagegen unter «Universität Genf».</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;B&gt;Einheit&lt;/B&gt;:
 Die vorliegenden Tabellen enthalten ausschliesslich Abschlüsse in anerkannten UH-FH-PH-Fachrichtungen/Studiengängen. Dabei werden lediglich die erfolgreichen Schlussprüfungen berücksichtigt. Als statistische Einheit der Abschlüsse gilt im SHIS das Diplom und nicht die Person, die es erworben hat, da eine Person mehrere Diplome erwerben kann.
 Der abgedeckte Zeitraum entspricht dem jeweiligen Kalenderjahr.</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;B&gt;Definitionen der Variablen&lt;/B&gt;: &lt;A HREF= https://www.bfs.admin.ch/bfs/de/home/grundlagen/definitionen.html TARGET=_blank&gt;Definitionen&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Der Text in der Tabelle unterscheidet sich vom Originaltext in der Datenbank, weil er manuell verändert wurde.</x:t>
   </x:si>
   <x:si>
     <x:t>Examensstufe:</x:t>
   </x:si>
   <x:si>
     <x:t>Die Abschlüsse auf Stufe «Universitäre Weiterbildung» und «Universitäres Aufbau-, Vertiefungsstudium» sowie die Abschlussexamen «ohne akademischer Grad» und «Extra-universitär» sind in den Datenwürfeln nicht dargestellt.</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor:</x:t>
   </x:si>
   <x:si>
     <x:t>In gestuften Studiengängen, die der «Bologna-Deklaration» entsprechen, wird die erste Studienstufe mit dem Bachelordiplom abgeschlossen. Das Bachelorstudium umfasst laut den «Bologna-Richtlinien» der Schweizerischen Universitätskonferenz (SUK) 180 Kreditpunkte, die gemäss dem europäischen Kredittransfer- und Akkumulationssystem (ECTS) vergeben werden. Dies  entspricht einer Richtstudienzeit von durchschnittlich drei Jahren (Vollzeitstudium).</x:t>
   </x:si>
   <x:si>
     <x:t>Master:</x:t>
   </x:si>
   <x:si>
     <x:t>Das Masterdiplom wird in gestuften Studiengängen beim Abschluss der zweiten Studienstufe erworben. Das Masterstudium umfasst gemäss den «Bologna-Richtlinien» der SUK 90 bis 120 ECTS-Kreditpunkte bzw. eine Richtstudienzeit von 1,5 bis 2 Jahren (Vollzeitstudium). Die zwei Stufen Bachelor und Master ersetzen zusammen das einstufige Diplom- bzw. Lizenziatsstudium ; das Masterdiplom entspricht dem bisherigen Lizenziat bzw. Diplom. Masterdiplome der universitären Weiterbildung (z.B. Master of Business Administration) fallen nicht unter diese Kategorie.</x:t>
   </x:si>
   <x:si>
     <x:t>Doktorat:</x:t>
   </x:si>
   <x:si>
     <x:t>Das Doktorat baut als akademischer Abschluss auf einem Lizenziat/Diplom oder Master auf.</x:t>
   </x:si>
   <x:si>
     <x:t>Letzte Aktualisierung:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250626 08:30</x:t>
+    <x:t>20260629 08:30</x:t>
   </x:si>
   <x:si>
     <x:t>Quelle:</x:t>
   </x:si>
   <x:si>
     <x:t>BFS - Studierende und Abschlüsse der Hochschulen - © BFS</x:t>
   </x:si>
   <x:si>
     <x:t>Kontakt:</x:t>
   </x:si>
   <x:si>
     <x:t>Sektion Bildungsprozesse, E-Mail: sius@bfs.admin.ch</x:t>
   </x:si>
   <x:si>
     <x:t>Einheit:</x:t>
   </x:si>
   <x:si>
     <x:t>Abschluss</x:t>
   </x:si>
   <x:si>
     <x:t>Referenzperiode:</x:t>
   </x:si>
   <x:si>
-    <x:t>2024,2023,2022,2021,2020,2019,2018,2017,2016,2015,2014,2013,2012,2011,2010,2009,2008,2007,2006,2005,2004,2003,2002,2001,2000,1999,1998,1997,1996,1995,1994,1993,1992,1991,1990,1989,1988,1987,1986,1985,1984,1983,1982,1981,1980</x:t>
+    <x:t>2025,2024,2023,2022,2021,2020,2019,2018,2017,2016,2015,2014,2013,2012,2011,2010,2009,2008,2007,2006,2005,2004,2003,2002,2001,2000,1999,1998,1997,1996,1995,1994,1993,1992,1991,1990,1989,1988,1987,1986,1985,1984,1983,1982,1981,1980</x:t>
   </x:si>
   <x:si>
     <x:t>Datenbank:</x:t>
   </x:si>
   <x:si>
     <x:t>BFS - STAT-TAB / Bundesamt für Statistik, 2010 Neuchâtel / Schweiz / © Bundesamt für Statistik</x:t>
   </x:si>
   <x:si>
     <x:t>Interner Referenzcode:</x:t>
   </x:si>
   <x:si>
     <x:t>px-x-1503040100_101</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="0"/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -713,51 +716,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="/xl/comments1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:V98"/>
+  <x:dimension ref="A1:V99"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="22" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:22">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:22">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="O3" s="2" t="s">
         <x:v>4</x:v>
@@ -3741,323 +3744,391 @@
       </x:c>
       <x:c r="S47" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T47" s="3" t="n">
         <x:v>797</x:v>
       </x:c>
       <x:c r="U47" s="3" t="n">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="V47" s="3" t="n">
         <x:v>2189</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:22">
       <x:c r="A48" s="2" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B48" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D48" s="3" t="n">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E48" s="3" t="n">
-        <x:v>849</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F48" s="3" t="n">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="G48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="3" t="n">
         <x:v>346</x:v>
       </x:c>
       <x:c r="M48" s="3" t="n">
         <x:v>578</x:v>
       </x:c>
       <x:c r="N48" s="3" t="n">
         <x:v>924</x:v>
       </x:c>
       <x:c r="O48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P48" s="3" t="n">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q48" s="3" t="n">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R48" s="3" t="n">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S48" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T48" s="3" t="n">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="U48" s="3" t="n">
-        <x:v>1515</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="V48" s="3" t="n">
         <x:v>2339</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:22">
       <x:c r="A49" s="2" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B49" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="3" t="n">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E49" s="3" t="n">
-        <x:v>777</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F49" s="3" t="n">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="G49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I49" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J49" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="3" t="n">
         <x:v>354</x:v>
       </x:c>
       <x:c r="M49" s="3" t="n">
         <x:v>577</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>931</x:v>
       </x:c>
       <x:c r="O49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="P49" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q49" s="3" t="n">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R49" s="3" t="n">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S49" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="T49" s="3" t="n">
-        <x:v>860</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="U49" s="3" t="n">
-        <x:v>1438</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="V49" s="3" t="n">
         <x:v>2298</x:v>
       </x:c>
     </x:row>
-    <x:row r="51" spans="1:22">
-      <x:c r="A51" s="0" t="s">
+    <x:row r="50" spans="1:22">
+      <x:c r="A50" s="2" t="s">
         <x:v>55</x:v>
+      </x:c>
+      <x:c r="B50" s="2" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="C50" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D50" s="3" t="n">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E50" s="3" t="n">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="F50" s="3" t="n">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="G50" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H50" s="3" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="I50" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J50" s="3" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="K50" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L50" s="3" t="n">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="M50" s="3" t="n">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="N50" s="3" t="n">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="O50" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="P50" s="3" t="n">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="Q50" s="3" t="n">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="R50" s="3" t="n">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="S50" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="T50" s="3" t="n">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="U50" s="3" t="n">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="V50" s="3" t="n">
+        <x:v>2395</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:22">
       <x:c r="A52" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:22">
       <x:c r="A53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:22">
       <x:c r="A54" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:22">
       <x:c r="A55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:22">
       <x:c r="A56" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:22">
       <x:c r="A57" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:22">
-[...1 lines deleted...]
-        <x:v>60</x:v>
+    <x:row r="58" spans="1:22">
+      <x:c r="A58" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:22">
       <x:c r="A60" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:22">
       <x:c r="A61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
-    <x:row r="63" spans="1:22">
-[...1 lines deleted...]
-        <x:v>60</x:v>
+    <x:row r="62" spans="1:22">
+      <x:c r="A62" s="0" t="s">
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:22">
       <x:c r="A64" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:22">
       <x:c r="A65" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
-    <x:row r="67" spans="1:22">
-[...1 lines deleted...]
-        <x:v>60</x:v>
+    <x:row r="66" spans="1:22">
+      <x:c r="A66" s="0" t="s">
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:22">
       <x:c r="A68" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:22">
       <x:c r="A69" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
-    <x:row r="72" spans="1:22">
-      <x:c r="A72" s="0" t="s">
+    <x:row r="70" spans="1:22">
+      <x:c r="A70" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:22">
       <x:c r="A73" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
-    <x:row r="75" spans="1:22">
-      <x:c r="A75" s="0" t="s">
+    <x:row r="74" spans="1:22">
+      <x:c r="A74" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:22">
       <x:c r="A76" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
-    <x:row r="78" spans="1:22">
-      <x:c r="A78" s="0" t="s">
+    <x:row r="77" spans="1:22">
+      <x:c r="A77" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:22">
       <x:c r="A79" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
-    <x:row r="82" spans="1:22">
-      <x:c r="A82" s="0" t="s">
+    <x:row r="80" spans="1:22">
+      <x:c r="A80" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:22">
       <x:c r="A83" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
-    <x:row r="86" spans="1:22">
-      <x:c r="A86" s="0" t="s">
+    <x:row r="84" spans="1:22">
+      <x:c r="A84" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:22">
       <x:c r="A87" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
-    <x:row r="94" spans="1:22">
-      <x:c r="A94" s="0" t="s">
+    <x:row r="88" spans="1:22">
+      <x:c r="A88" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:22">
       <x:c r="A95" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
-    <x:row r="97" spans="1:22">
-      <x:c r="A97" s="0" t="s">
+    <x:row r="96" spans="1:22">
+      <x:c r="A96" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:22">
       <x:c r="A98" s="0" t="s">
         <x:v>81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:22">
+      <x:c r="A99" s="0" t="s">
+        <x:v>82</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:legacyDrawing r:id="rId6"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>px-x-1503040100_101</vt:lpstr>
       <vt:lpstr>px-x-1503040100_101!Print_Area</vt:lpstr>
       <vt:lpstr>px-x-1503040100_101!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>